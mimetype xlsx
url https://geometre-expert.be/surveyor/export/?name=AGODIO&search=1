--- v1 (2026-05-31)
+++ v2 (2026-09-20)
@@ -522,76 +522,76 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Statut d'activité</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>GEO231626</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>AGODIO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Akpa Marius</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>marius.agodio@cageeim-foncier.com</t>
+          <t>marius.agodio@gmail.com</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>2023-10-23</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Rue de la Forêt 16</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>6791</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Athus</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1002304166.0</t>
+          <t>1002.304.166</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>0465 962 170</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Personne physique</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Indépendant</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Actif</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>