--- v0 (2026-03-02)
+++ v1 (2026-05-31)
@@ -522,71 +522,71 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Statut d'activité</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>GEO231626</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>AGODIO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Akpa Marius</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>marius.agodio@gmail.com</t>
+          <t>marius.agodio@cageeim-foncier.com</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>2023-10-23</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Rue de la Forêt 16</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>6791</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Aubange</t>
+          <t>Athus</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1002304166.0</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>0465 962 170</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Personne physique</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Indépendant</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Actif</t>